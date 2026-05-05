--- v0 (2025-10-13)
+++ v1 (2026-05-05)
@@ -94,69 +94,58 @@
     <w:p w14:paraId="2903449D" w14:textId="77777777" w:rsidR="00580CC4" w:rsidRDefault="00580CC4" w:rsidP="00962B34">
       <w:pPr>
         <w:spacing w:before="26" w:line="182" w:lineRule="exact"/>
         <w:ind w:left="230" w:right="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D6C16F8" w14:textId="77777777" w:rsidR="00962B34" w:rsidRPr="0085200C" w:rsidRDefault="0085200C" w:rsidP="00962B34">
       <w:pPr>
         <w:spacing w:before="26" w:line="182" w:lineRule="exact"/>
         <w:ind w:left="230" w:right="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0085200C">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Sirajuddin :</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> J</w:t>
+        <w:t>Sirajuddin : J</w:t>
       </w:r>
       <w:r w:rsidR="00962B34" w:rsidRPr="0085200C">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>urnal Penelitian dan Kajian Pendidikan Islam</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BA236D" w14:textId="77777777" w:rsidR="00962B34" w:rsidRPr="0085200C" w:rsidRDefault="00B8202A" w:rsidP="00962B34">
       <w:pPr>
         <w:spacing w:line="182" w:lineRule="exact"/>
         <w:ind w:left="242" w:right="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Times New Roman"/>
@@ -355,269 +344,286 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="183DC530" w14:textId="77777777" w:rsidR="00962B34" w:rsidRPr="00962B34" w:rsidRDefault="00962B34" w:rsidP="00962B34">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14C27372" w14:textId="4847341B" w:rsidR="00802927" w:rsidRPr="00AE64D7" w:rsidRDefault="00085B34" w:rsidP="00AE64D7">
+    <w:p w14:paraId="0A19BBBF" w14:textId="77777777" w:rsidR="007E30CB" w:rsidRPr="00AE64D7" w:rsidRDefault="007E30CB" w:rsidP="007E30CB">
       <w:pPr>
         <w:ind w:left="992" w:hanging="992"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk186269155"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Nabila Nailil Amalia</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="02D387F4" w14:textId="77777777" w:rsidR="00802927" w:rsidRDefault="00802927" w:rsidP="00802927">
+        <w:t>Imaniar Mahmuda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18444503" w14:textId="77777777" w:rsidR="007E30CB" w:rsidRDefault="007E30CB" w:rsidP="007E30CB">
       <w:pPr>
         <w:ind w:left="992" w:hanging="992"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8279B">
-[...16 lines deleted...]
-    <w:p w14:paraId="08133D36" w14:textId="25C734DB" w:rsidR="00802927" w:rsidRDefault="00273B06" w:rsidP="00802927">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Institut Agama Islam Miftahul Ulum Lumajang</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E184787" w14:textId="77777777" w:rsidR="007E30CB" w:rsidRDefault="00E6402E" w:rsidP="007E30CB">
       <w:pPr>
         <w:ind w:left="992" w:hanging="992"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00085B34" w:rsidRPr="009979FC">
+        <w:r w:rsidR="007E30CB" w:rsidRPr="009979FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>nabila@iaimlumajang.ac.id</w:t>
+          <w:t>imaniar@iaimlumajang.ac.id</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="007E30CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="6726269F" w14:textId="77777777" w:rsidR="002455F8" w:rsidRDefault="002455F8" w:rsidP="006D20F8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="068D75D7" w14:textId="77777777" w:rsidR="002455F8" w:rsidRPr="004B63AA" w:rsidRDefault="002455F8" w:rsidP="002455F8">
       <w:pPr>
         <w:ind w:left="992" w:hanging="992"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Diana Durrotul Lum’ah</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BEE6B14" w14:textId="77777777" w:rsidR="002455F8" w:rsidRDefault="002455F8" w:rsidP="002455F8">
       <w:pPr>
         <w:ind w:left="992" w:hanging="992"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universitas Islam Negeri Sunan Ampel Surabaya</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A743120" w14:textId="048EE464" w:rsidR="002455F8" w:rsidRDefault="00273B06" w:rsidP="002455F8">
+    <w:p w14:paraId="6A743120" w14:textId="048EE464" w:rsidR="002455F8" w:rsidRDefault="00E6402E" w:rsidP="002455F8">
       <w:pPr>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="002455F8" w:rsidRPr="009979FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>dianadurrotul@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F883E32" w14:textId="77777777" w:rsidR="002455F8" w:rsidRDefault="002455F8" w:rsidP="002455F8">
+    <w:p w14:paraId="0B2EE97E" w14:textId="77777777" w:rsidR="006D20F8" w:rsidRDefault="006D20F8" w:rsidP="002455F8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7546FEF8" w14:textId="77777777" w:rsidR="000C4A88" w:rsidRPr="00AE64D7" w:rsidRDefault="000C4A88" w:rsidP="000C4A88">
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1542DC7A" w14:textId="77777777" w:rsidR="006D20F8" w:rsidRPr="00AE64D7" w:rsidRDefault="006D20F8" w:rsidP="006D20F8">
       <w:pPr>
         <w:ind w:left="992" w:hanging="992"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Imaniar Mahmuda</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3FB06967" w14:textId="77777777" w:rsidR="000C4A88" w:rsidRDefault="000C4A88" w:rsidP="000C4A88">
+        <w:t>Nabila Nailil Amalia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4110E6F9" w14:textId="77777777" w:rsidR="006D20F8" w:rsidRDefault="006D20F8" w:rsidP="006D20F8">
       <w:pPr>
         <w:ind w:left="992" w:hanging="992"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="6DC87140" w14:textId="77777777" w:rsidR="000C4A88" w:rsidRDefault="00273B06" w:rsidP="000C4A88">
+      <w:r w:rsidRPr="00E8279B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Institut Agama Islam Miftahul Ulum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lumajang</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4079B034" w14:textId="77777777" w:rsidR="006D20F8" w:rsidRDefault="006D20F8" w:rsidP="006D20F8">
       <w:pPr>
         <w:ind w:left="992" w:hanging="992"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="000C4A88" w:rsidRPr="009979FC">
+        <w:r w:rsidRPr="009979FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>imaniar@iaimlumajang.ac.id</w:t>
+          <w:t>nabila@iaimlumajang.ac.id</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000C4A88">
-[...6 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F883E32" w14:textId="77777777" w:rsidR="002455F8" w:rsidRDefault="002455F8" w:rsidP="006D20F8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="235E826C" w14:textId="77777777" w:rsidR="00962B34" w:rsidRPr="00962B34" w:rsidRDefault="00962B34" w:rsidP="00962B34">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="117" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -761,52 +767,52 @@
               <w:t xml:space="preserve">Published: </w:t>
             </w:r>
             <w:r w:rsidR="00B8202A">
               <w:rPr>
                 <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Juni 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="75DCA7B3" w14:textId="77777777" w:rsidR="0085200C" w:rsidRDefault="0085200C" w:rsidP="0085200C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="2" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="2D1A65CE" w14:textId="77777777" w:rsidR="00802927" w:rsidRDefault="00802927" w:rsidP="00802927">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E8279B">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:b/>
         </w:rPr>
         <w:t>Abstrak</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36303FB7" w14:textId="15E326D9" w:rsidR="00802927" w:rsidRDefault="00B765C0" w:rsidP="00D913CA">
@@ -829,60 +835,51 @@
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Degradasi moral merupakan fenomena yang nyaris melanda masyarakat Indonesia di semua kalangan. </w:t>
       </w:r>
       <w:r w:rsidR="00D913CA" w:rsidRPr="00D913CA">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tujuan dari artikel ini adalah untuk mempelajari metode pengasuh Qur'ani yang ditemukan dalam Surat Luqman ayat 13–19 sebagai model pendidikan untuk membentuk generasi Qur'ani. Dalam penelitian ini, pendekatan kualitatif digunakan. Penelitian ini menyelidiki literatur tafsir klasik dan kontemporer serta literatur pendidikan Islam. Pendekatan penelitian yang digunakan adalah deskriptif kualitatif, dan metode pengumpulan data yang digunakan adalah dokumentasi. Hasil penelitian menunjukkan bahwa lima komponen utama terlibat dalam perawatan Luqman terhadap anaknya: tauhid, kesadaran akan pengawasan Allah, pendidikan ibadah dan akhlak, pembentukan etika sosial, dan cara berkomunikasi yang penuh kasih sayang dan hikmah. Membentuk orang yang beriman, berakhlak mulia, dan bertanggung jawab secara sosial sangat dipengaruhi oleh prinsip-prinsip ini.</w:t>
       </w:r>
       <w:r w:rsidR="00D913CA" w:rsidRPr="00D913CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D913CA" w:rsidRPr="00D913CA">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pola asuh ini tidak hanya relevan untuk keluarga Muslim; juga dapat dimasukkan ke dalam </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">sistem pendidikan formal dan non-formal untuk membangun generasi yang berkarakter Islami dan mampu menghadapi tantangan zaman. Dengan menggunakan Al-Qur'an sebagai landasan pendidikan, generasi </w:t>
+        <w:t xml:space="preserve">Pola asuh ini tidak hanya relevan untuk keluarga Muslim; juga dapat dimasukkan ke dalam sistem pendidikan formal dan non-formal untuk membangun generasi yang berkarakter Islami dan mampu menghadapi tantangan zaman. Dengan menggunakan Al-Qur'an sebagai landasan pendidikan, generasi </w:t>
       </w:r>
       <w:r w:rsidR="00984AAE">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Qur’ani </w:t>
       </w:r>
       <w:r w:rsidR="00D913CA" w:rsidRPr="00D913CA">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>diharapkan dapat membangun secara menyeluruh dalam hal spiritual, moral, dan sosial.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7409128A" w14:textId="6B41716B" w:rsidR="00802927" w:rsidRDefault="00802927" w:rsidP="00802927">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
@@ -951,59 +948,59 @@
           <w:b/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F17C9A5" w14:textId="33466421" w:rsidR="00802927" w:rsidRPr="006B49B8" w:rsidRDefault="00D913CA" w:rsidP="00984AAE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D913CA">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Moral degradation is a phenomenon that has almost engulfed Indonesian society across all walks of life. The purpose of this article is to study the Qur'anic parenting methods found in Surah Luqman verses 13–19 as a model of education for shaping a Qur'anic generation. In this study, a qualitative approach was used. This study investigates classical and contemporary exegetical literature as well as Islamic educational literature. The research approach used is descriptive qualitative, and the data collection method employed is documentation. The research findings indicate that five main components are involved in Luqman's care for his son: tawhid, awareness of Allah's supervision, education in worship and morality, the formation of social ethics, and a loving and wise manner of communication. Shaping individuals who are faithful, virtuous, and socially responsible is greatly influenced by these </w:t>
+        <w:t xml:space="preserve">Moral degradation is a phenomenon that has almost engulfed Indonesian society across all walks of life. The purpose of this article is to study the Qur'anic parenting methods found in Surah Luqman verses 13–19 as a model of education for shaping a Qur'anic generation. In this study, a qualitative approach was used. This study investigates classical and contemporary exegetical literature as well as Islamic educational literature. The research approach used is descriptive qualitative, and the data collection method employed is documentation. The research findings indicate that five main components are involved in Luqman's care for his son: tawhid, awareness of Allah's supervision, education in worship and morality, the formation of social ethics, and a loving and wise manner of communication. Shaping </w:t>
       </w:r>
       <w:r w:rsidRPr="00D913CA">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">principles. This parenting approach is not only relevant for Muslim families; it can also be integrated into formal and non-formal education systems to cultivate a generation with Islamic character and the ability to face the challenges of the times. By using the Qur'an as the foundation of education, the </w:t>
+        <w:t xml:space="preserve">individuals who are faithful, virtuous, and socially responsible is greatly influenced by these principles. This parenting approach is not only relevant for Muslim families; it can also be integrated into formal and non-formal education systems to cultivate a generation with Islamic character and the ability to face the challenges of the times. By using the Qur'an as the foundation of education, the </w:t>
       </w:r>
       <w:r w:rsidR="00984AAE">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Qur’anic </w:t>
       </w:r>
       <w:r w:rsidRPr="00D913CA">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:bCs/>
         </w:rPr>
         <w:t>generation is expected to develop comprehensively in spiritual, moral, and social aspects.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E9F9C4D" w14:textId="0D2E27CD" w:rsidR="00802927" w:rsidRDefault="00802927" w:rsidP="00984AAE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
@@ -5055,77 +5052,59 @@
     </w:p>
     <w:p w14:paraId="7BFCD57C" w14:textId="05A5D0E7" w:rsidR="00867EA0" w:rsidRDefault="00867EA0" w:rsidP="00867EA0">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00867EA0">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pola asuh yang diajarkan Luqman kepada anaknya lebih dari sekedar nasiha</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">t, tetapi solusi visioner yang relevan untuk membentengi dari pengaruh negatif majunya zaman. Pola asuh Qur’ani sebagaimana kisah Luqman al Hakim dalam al-qur’an </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">ialah </w:t>
+        <w:t xml:space="preserve">t, tetapi solusi visioner yang relevan untuk membentengi dari pengaruh negatif majunya zaman. Pola asuh Qur’ani sebagaimana kisah Luqman al Hakim dalam al-qur’an ialah </w:t>
       </w:r>
       <w:r w:rsidRPr="00867EA0">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> metode</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> pendidikan yang penuh dengan nilai-nilai sosial, spiritual, dan intelektual. Ia mengajarkan tauhid sebagai dasar utama, ibadah sebagai sarana untuk disiplin, dan akhlak sosial sebagai dasar untuk hubungan interpersonal. 19 Nilai-nilai ini bersifat </w:t>
+        <w:t xml:space="preserve"> metode pendidikan yang penuh dengan nilai-nilai sosial, spiritual, dan intelektual. Ia mengajarkan tauhid sebagai dasar utama, ibadah sebagai sarana untuk disiplin, dan akhlak sosial sebagai dasar untuk hubungan interpersonal. 19 Nilai-nilai ini bersifat </w:t>
       </w:r>
       <w:r w:rsidRPr="00867EA0">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>universal, melampaui ruang dan waktu, dan oleh karena itu tetap relevan sepanjang masa. Pendidikan yang menekankan kesadaran diri, tanggung jawab, dan spiritualitas menjadi sangat penting saat nilai menjadi krisis. Ini karena untuk mencetak generasi yang kuat secara moral dan tahan uji dalam menghadapi tantangan kehidupan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E4DE900" w14:textId="19BD3762" w:rsidR="00867EA0" w:rsidRDefault="00867EA0" w:rsidP="00867EA0">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00867EA0">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:sz w:val="24"/>
@@ -5995,58 +5974,58 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F26F68" w:rsidSect="00983C2B">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="680" w:right="1582" w:bottom="567" w:left="1582" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="49"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F034AA5" w14:textId="77777777" w:rsidR="00273B06" w:rsidRDefault="00273B06" w:rsidP="00962B34">
+    <w:p w14:paraId="043AE371" w14:textId="77777777" w:rsidR="00E6402E" w:rsidRDefault="00E6402E" w:rsidP="00962B34">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="399DC289" w14:textId="77777777" w:rsidR="00273B06" w:rsidRDefault="00273B06" w:rsidP="00962B34">
+    <w:p w14:paraId="06116735" w14:textId="77777777" w:rsidR="00E6402E" w:rsidRDefault="00E6402E" w:rsidP="00962B34">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -6115,101 +6094,90 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="5725964"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
         <w:spacing w:val="60"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="53AC527D" w14:textId="77777777" w:rsidR="00962B34" w:rsidRPr="00962B34" w:rsidRDefault="00273B06" w:rsidP="00962B34">
+      <w:p w14:paraId="53AC527D" w14:textId="77777777" w:rsidR="00962B34" w:rsidRPr="00962B34" w:rsidRDefault="00E6402E" w:rsidP="00962B34">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           </w:pBdr>
           <w:rPr>
             <w:b/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:pict w14:anchorId="2E304118">
             <v:rect id="_x0000_s2050" style="position:absolute;margin-left:147.65pt;margin-top:1.5pt;width:297.45pt;height:30.65pt;z-index:251658240;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" stroked="f">
               <v:textbox style="mso-next-textbox:#_x0000_s2050">
                 <w:txbxContent>
                   <w:p w14:paraId="5796CB0D" w14:textId="39FBA3D6" w:rsidR="00962B34" w:rsidRPr="00962B34" w:rsidRDefault="00962B34" w:rsidP="00962B34">
                     <w:pPr>
                       <w:ind w:left="230" w:right="31"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:proofErr w:type="gramStart"/>
                     <w:r w:rsidRPr="00962B34">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
-                      <w:t>Sirajuddin :</w:t>
-[...9 lines deleted...]
-                      <w:t xml:space="preserve"> Jurnal Penelitian dan Kajian Pendidikan Islam</w:t>
+                      <w:t>Sirajuddin : Jurnal Penelitian dan Kajian Pendidikan Islam</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00650674">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Vol. 04 No. 02 (2025</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00962B34">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve">) </w:t>
@@ -6303,91 +6271,91 @@
         </w:r>
         <w:r w:rsidR="00DE0AEB" w:rsidRPr="00962B34">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00962B34" w:rsidRPr="00962B34">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00DE0AEB" w:rsidRPr="00962B34">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00983C2B" w:rsidRPr="00983C2B">
+        <w:r w:rsidR="006D20F8" w:rsidRPr="006D20F8">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>57</w:t>
+          <w:t>49</w:t>
         </w:r>
         <w:r w:rsidR="00DE0AEB" w:rsidRPr="00962B34">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="00962B34">
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:t xml:space="preserve"> | </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="150AEBA0" w14:textId="77777777" w:rsidR="00273B06" w:rsidRDefault="00273B06" w:rsidP="00962B34">
+    <w:p w14:paraId="5B2ECC05" w14:textId="77777777" w:rsidR="00E6402E" w:rsidRDefault="00E6402E" w:rsidP="00962B34">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54FC6D2F" w14:textId="77777777" w:rsidR="00273B06" w:rsidRDefault="00273B06" w:rsidP="00962B34">
+    <w:p w14:paraId="4CCA9855" w14:textId="77777777" w:rsidR="00E6402E" w:rsidRDefault="00E6402E" w:rsidP="00962B34">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="49931E3D" w14:textId="71208F3A" w:rsidR="00984AAE" w:rsidRPr="00984AAE" w:rsidRDefault="00984AAE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
       </w:r>
@@ -9511,129 +9479,132 @@
   <w:num w:numId="17">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
-  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00962B34"/>
     <w:rsid w:val="000011DE"/>
     <w:rsid w:val="0003213C"/>
     <w:rsid w:val="00050B53"/>
     <w:rsid w:val="000601B0"/>
     <w:rsid w:val="00067920"/>
     <w:rsid w:val="00085B34"/>
     <w:rsid w:val="000A4C29"/>
     <w:rsid w:val="000C4A88"/>
     <w:rsid w:val="000D21C7"/>
     <w:rsid w:val="0018637C"/>
     <w:rsid w:val="00227353"/>
     <w:rsid w:val="002455F8"/>
     <w:rsid w:val="00273B06"/>
     <w:rsid w:val="002C6826"/>
     <w:rsid w:val="002E4E4B"/>
     <w:rsid w:val="00301449"/>
+    <w:rsid w:val="00390BEF"/>
     <w:rsid w:val="003C2CE4"/>
     <w:rsid w:val="004824F5"/>
     <w:rsid w:val="00485706"/>
     <w:rsid w:val="004920AA"/>
     <w:rsid w:val="00580CC4"/>
     <w:rsid w:val="005E4DE8"/>
     <w:rsid w:val="005E4E1C"/>
     <w:rsid w:val="00612BA4"/>
     <w:rsid w:val="00627B24"/>
     <w:rsid w:val="00650674"/>
     <w:rsid w:val="00663919"/>
     <w:rsid w:val="0069484C"/>
+    <w:rsid w:val="006D20F8"/>
     <w:rsid w:val="0076374D"/>
     <w:rsid w:val="007C794A"/>
+    <w:rsid w:val="007E30CB"/>
     <w:rsid w:val="00802927"/>
     <w:rsid w:val="0085200C"/>
     <w:rsid w:val="00867EA0"/>
     <w:rsid w:val="008A142F"/>
     <w:rsid w:val="00950F09"/>
     <w:rsid w:val="00962B34"/>
     <w:rsid w:val="00983C2B"/>
     <w:rsid w:val="00984AAE"/>
     <w:rsid w:val="009D443F"/>
     <w:rsid w:val="009F0AA7"/>
     <w:rsid w:val="00A00FC5"/>
     <w:rsid w:val="00A43475"/>
     <w:rsid w:val="00A60F72"/>
     <w:rsid w:val="00A877BF"/>
     <w:rsid w:val="00AA1B0E"/>
     <w:rsid w:val="00AE64D7"/>
     <w:rsid w:val="00B765C0"/>
     <w:rsid w:val="00B8202A"/>
     <w:rsid w:val="00B846F4"/>
     <w:rsid w:val="00BD3258"/>
     <w:rsid w:val="00C34B02"/>
     <w:rsid w:val="00C953B7"/>
     <w:rsid w:val="00CC58A0"/>
     <w:rsid w:val="00D913CA"/>
     <w:rsid w:val="00DE0AEB"/>
+    <w:rsid w:val="00E6402E"/>
     <w:rsid w:val="00E8011F"/>
     <w:rsid w:val="00EA7438"/>
     <w:rsid w:val="00F26F68"/>
     <w:rsid w:val="00F37DB2"/>
     <w:rsid w:val="00F46CDF"/>
     <w:rsid w:val="00FE244E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
@@ -10542,51 +10513,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2089032990">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:imaniar@iaimlumajang.ac.id" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dianadurrotul@gmail.comd" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nabila@iaimlumajang.ac.idm" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ejournal.stismu.ac.id/ojs/index.php/sirajuddin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nabila@iaimlumajang.ac.idm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dianadurrotul@gmail.comd" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:imaniar@iaimlumajang.ac.id" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ejournal.stismu.ac.id/ojs/index.php/sirajuddin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ejournal.stismu.ac.id/ojs/index.php/sirajuddin" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -10841,87 +10812,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6A9E7B8-3C84-44F7-916E-AD82D886C3C6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12C2A0DF-EB88-4160-A543-97B3008C03EE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
   <Words>3993</Words>
-  <Characters>22761</Characters>
+  <Characters>22762</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>189</Lines>
   <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26701</CharactersWithSpaces>
+  <CharactersWithSpaces>26702</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Windows User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Recent Style Id 0_1">
     <vt:lpwstr>http://www.zotero.org/styles/apa</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Mendeley Recent Style Name 0_1">
     <vt:lpwstr>American Psychological Association 7th edition</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Mendeley Recent Style Id 1_1">